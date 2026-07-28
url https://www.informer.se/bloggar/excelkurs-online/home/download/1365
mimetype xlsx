--- v0 (2025-10-14)
+++ v1 (2026-07-28)
@@ -1,86 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Informer-AD2\Users\tor.lindstrom\Mina dokument\2016\Support\Blogg\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{730B06C7-A831-4F72-9C1B-6E2BBF98F0CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F74DC9CF-FC98-444D-B508-4906C60D7A50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{AC0D4102-6D76-4EB0-9457-BF749A21A47B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{AC0D4102-6D76-4EB0-9457-BF749A21A47B}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad2" sheetId="2" r:id="rId1"/>
     <sheet name="Facit" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B3" i="1" l="1"/>
+  <c r="B4" i="1"/>
+  <c r="B5" i="1"/>
+  <c r="B6" i="1"/>
+  <c r="B7" i="1"/>
+  <c r="B8" i="1"/>
+  <c r="B9" i="1"/>
+  <c r="B10" i="1"/>
+  <c r="B11" i="1"/>
+  <c r="B12" i="1"/>
+  <c r="B13" i="1"/>
+  <c r="B14" i="1"/>
+  <c r="B15" i="1"/>
+  <c r="B16" i="1"/>
+  <c r="B17" i="1"/>
+  <c r="B2" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="2">
   <si>
     <t>Värden</t>
+  </si>
+  <si>
+    <t>Värden2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -101,51 +126,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -423,52 +448,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09451C72-22D6-451C-B003-D3CCCC18C48B}">
   <dimension ref="A1:A17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>553</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>904</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.3">
@@ -523,114 +548,205 @@
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{544AE092-944F-4633-A64B-054006379858}">
   <dimension ref="A1:B17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>553</v>
       </c>
+      <c r="B2">
+        <f>IF(A2=0,"",A2)</f>
+        <v>553</v>
+      </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>94</v>
+        <v>904</v>
+      </c>
+      <c r="B3">
+        <f t="shared" ref="B3:B17" si="0">IF(A3=0,"",A3)</f>
+        <v>904</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>0</v>
+      </c>
+      <c r="B4" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5">
+        <v>0</v>
+      </c>
+      <c r="B5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>979</v>
       </c>
+      <c r="B6">
+        <f t="shared" si="0"/>
+        <v>979</v>
+      </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>169</v>
       </c>
+      <c r="B7">
+        <f t="shared" si="0"/>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>0</v>
+      </c>
+      <c r="B8" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>423</v>
       </c>
+      <c r="B9">
+        <f t="shared" si="0"/>
+        <v>423</v>
+      </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>971</v>
       </c>
+      <c r="B10">
+        <f t="shared" si="0"/>
+        <v>971</v>
+      </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>858</v>
       </c>
+      <c r="B11">
+        <f t="shared" si="0"/>
+        <v>858</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12">
+        <v>0</v>
+      </c>
+      <c r="B12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>96</v>
+        <v>906</v>
+      </c>
+      <c r="B13">
+        <f t="shared" si="0"/>
+        <v>906</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>194</v>
       </c>
+      <c r="B14">
+        <f t="shared" si="0"/>
+        <v>194</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>0</v>
+      </c>
+      <c r="B15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+        <v>230</v>
+      </c>
+      <c r="B16">
+        <f t="shared" si="0"/>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17">
+        <v>218</v>
+      </c>
+      <c r="B17">
+        <f t="shared" si="0"/>
         <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">