--- v0 (2025-11-02)
+++ v1 (2026-07-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Informer-AD2\Users\tor.lindstrom\Mina dokument\2016\Support\Blogg\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{65AF2023-3FAB-4E77-9CD2-1D99118F894F}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9DF796D7-5FED-4E52-A979-2B8B423B6B57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{A1807F9D-1D65-4DDE-9600-064F3C9A8DD8}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{A1807F9D-1D65-4DDE-9600-064F3C9A8DD8}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F3" i="1" l="1"/>
@@ -145,69 +145,56 @@
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </right>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -264,154 +251,152 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="20" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="20" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="42" fontId="0" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Dekorfärg1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Valuta [0]" xfId="2" builtinId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -473,51 +458,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -615,261 +600,261 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86F159AE-37B9-47C3-955E-9CF15BE9D864}">
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N11" sqref="N11"/>
+      <selection activeCell="A2" sqref="A2:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="16" t="s">
+      <c r="H1" s="9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A2" s="6">
-[...2 lines deleted...]
-      <c r="B2" s="7">
+      <c r="A2" s="5">
+        <v>46169</v>
+      </c>
+      <c r="B2" s="6">
         <v>0.375</v>
       </c>
-      <c r="C2" s="7">
+      <c r="C2" s="6">
         <v>0.66666666666666663</v>
       </c>
-      <c r="D2" s="7">
+      <c r="D2" s="6">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="E2" s="7">
+      <c r="E2" s="6">
         <f>C2-B2-D2</f>
         <v>0.24999999999999997</v>
       </c>
-      <c r="F2" s="21">
+      <c r="F2" s="12">
         <f>E2*24*$H$2</f>
         <v>3569.9999999999995</v>
       </c>
-      <c r="H2" s="17">
+      <c r="H2" s="10">
         <v>595</v>
       </c>
-      <c r="J2" s="18"/>
+      <c r="J2" s="11"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A3" s="8">
-[...2 lines deleted...]
-      <c r="B3" s="9">
+      <c r="A3" s="5">
+        <v>46170</v>
+      </c>
+      <c r="B3" s="7">
         <v>0.35416666666666669</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="7">
         <v>0.69444444444444453</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="7">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="7">
         <f t="shared" ref="E3:E7" si="0">C3-B3-D3</f>
         <v>0.29861111111111116</v>
       </c>
-      <c r="F3" s="22">
+      <c r="F3" s="13">
         <f t="shared" ref="F3:F7" si="1">E3*24*$H$2</f>
         <v>4264.166666666667</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A4" s="6">
-[...2 lines deleted...]
-      <c r="B4" s="7">
+      <c r="A4" s="5">
+        <v>46171</v>
+      </c>
+      <c r="B4" s="6">
         <v>0.38194444444444442</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="6">
         <v>0.63194444444444442</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="6">
         <v>2.7777777777777776E-2</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="6">
         <f t="shared" si="0"/>
         <v>0.22222222222222221</v>
       </c>
-      <c r="F4" s="21">
+      <c r="F4" s="12">
         <f t="shared" si="1"/>
         <v>3173.333333333333</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A5" s="8">
-[...2 lines deleted...]
-      <c r="B5" s="9">
+      <c r="A5" s="5">
+        <v>46172</v>
+      </c>
+      <c r="B5" s="7">
         <v>0.40277777777777773</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="7">
         <v>0.70833333333333337</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="7">
         <v>3.4722222222222224E-2</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="7">
         <f t="shared" si="0"/>
         <v>0.27083333333333343</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F5" s="13">
         <f t="shared" si="1"/>
         <v>3867.5000000000009</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A6" s="6">
-[...2 lines deleted...]
-      <c r="B6" s="7">
+      <c r="A6" s="5">
+        <v>46173</v>
+      </c>
+      <c r="B6" s="6">
         <v>0.33333333333333331</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="6">
         <v>0.75</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="6">
         <v>2.7777777777777776E-2</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="6">
         <f t="shared" si="0"/>
         <v>0.3888888888888889</v>
       </c>
-      <c r="F6" s="21">
+      <c r="F6" s="12">
         <f t="shared" si="1"/>
         <v>5553.3333333333339</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A7" s="1">
-[...2 lines deleted...]
-      <c r="B7" s="2">
+      <c r="A7" s="5">
+        <v>46174</v>
+      </c>
+      <c r="B7" s="1">
         <v>0.34722222222222227</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C7" s="1">
         <v>0.625</v>
       </c>
-      <c r="D7" s="2">
+      <c r="D7" s="1">
         <v>7.6388888888888895E-2</v>
       </c>
-      <c r="E7" s="2">
+      <c r="E7" s="1">
         <f t="shared" si="0"/>
         <v>0.20138888888888884</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="14">
         <f t="shared" si="1"/>
         <v>2875.8333333333326</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="9" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="D9" s="11" t="s">
+      <c r="D9" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="12"/>
-      <c r="F9" s="11" t="s">
+      <c r="E9" s="16"/>
+      <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="12"/>
+      <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="D10" s="13">
+      <c r="D10" s="17">
         <f>SUM(E2:E7)</f>
         <v>1.6319444444444444</v>
       </c>
-      <c r="E10" s="14"/>
-      <c r="F10" s="19">
+      <c r="E10" s="18"/>
+      <c r="F10" s="20">
         <f>SUM(F2:F7)</f>
         <v>23304.166666666668</v>
       </c>
-      <c r="G10" s="20"/>
+      <c r="G10" s="21"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D11" s="15"/>
-      <c r="E11" s="15"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="E13" s="10"/>
-      <c r="F13" s="10"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>